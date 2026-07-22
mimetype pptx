--- v0 (2026-07-18)
+++ v1 (2026-07-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R18cc4335efee4503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raf00b83a0a1142f7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4e6ae25cd22544c2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcdc51f8ff86f4652"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2b1ce53c57b841c4"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2374636bd375489b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2f175eae814441fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R20cb0f5d663446fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb6fc02bd7aea4194"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R49a1458df4d54790"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rffab49bcb1704d52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R116536ffd261486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R06cd844625924871"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e6ae25cd22544c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2b1ce53c57b841c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R27f43cd5d8f9459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R78b489d20b5b4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re1947c5f2b094fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc4632c837a4a4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcd8d7ab957bf4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2374636bd375489b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1314685003a469b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcdc51f8ff86f4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2f175eae814441fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20cb0f5d663446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb6fc02bd7aea4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R49a1458df4d54790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rffab49bcb1704d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R116536ffd261486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R06cd844625924871" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24aebbab38a243ac" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Red9179b40f004218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R119f017fb8c4412a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R27accaf817254d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R459149ac18054b2f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Red9179b40f004218"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R27accaf817254d93"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ree7477f049c54c52" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R374a47e380764de1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R99c7462be37b4e44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa296047f2f14135" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3ffe652d21944899" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ree1bbc3905724a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7db1d17ef654b7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re547a2f3dbde40f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R83eee5556f024935" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>