--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raf00b83a0a1142f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b866c6233344b53" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcdc51f8ff86f4652"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R839a25c02c7e470a"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2f175eae814441fa"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R06cd844625924871"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R92f86e46e4a042ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1b1c28a8ee064585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R843d75632b964b4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R66d43c7c1a554555"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R94e1e5f5f60a4cf9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1e3ea6fc9fd2434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R860b44b49b24423f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcdc51f8ff86f4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2f175eae814441fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20cb0f5d663446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb6fc02bd7aea4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R49a1458df4d54790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rffab49bcb1704d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R116536ffd261486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R06cd844625924871" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24aebbab38a243ac" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R839a25c02c7e470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R92f86e46e4a042ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b1c28a8ee064585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R843d75632b964b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66d43c7c1a554555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R94e1e5f5f60a4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e3ea6fc9fd2434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R860b44b49b24423f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R48d5b4e45b4f446f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R27accaf817254d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R459149ac18054b2f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf81716e5220b4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R90db00d2dae64b21" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R27accaf817254d93"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf81716e5220b4bf5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R99c7462be37b4e44" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R83eee5556f024935" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R38991f492e4a4cc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec9fd82dcd134fa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R56d75e5c088e4d56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb3e564d308ab42ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5ee5cd6063ac4b7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c51ae62c7464fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R73769d1ce56b4f9d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>