--- v0 (2026-07-10)
+++ v1 (2026-09-07)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb579f7b0c7624441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfa79746265ea495c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra7b01e4562f54520"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R39770f989e18410e"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R438129135c8e45d6"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf3f81927bdc941fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R820f9788a6374434"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9677095287ad4296"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ref60349244ab4941"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd5f64c58834c49e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9f332122a3c34f10"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7b01e4562f54520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R438129135c8e45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra6f93e142cb243f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2a6afc5471c644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R84539e12fb1f443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf3f81927bdc941fc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac78e2a507a64b43" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R39770f989e18410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R820f9788a6374434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9677095287ad4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref60349244ab4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5f64c58834c49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9f332122a3c34f10" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb0ba97ec2a5d476d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6293e4bd30343ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb6ab38d335834123" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R449d555d32384a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rab137afe474a410f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd6293e4bd30343ec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R449d555d32384a90"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R216643f36a444474" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0a18b3dd46824aaf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R26f6a634ec554136" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re12200eb25164a43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd4e756b5d51746a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R87ab93092a074d74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf0b7b1023924404e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>